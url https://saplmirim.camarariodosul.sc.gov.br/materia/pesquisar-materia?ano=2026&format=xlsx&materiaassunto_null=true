--- v1 (2026-08-06)
+++ v2 (2026-10-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="211">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -114,65 +114,77 @@
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Helena de Souza</t>
   </si>
   <si>
     <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/3/mocao_vereadora_mirim_11_05_2026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO O Vereador que esta subscreve, no uso de suas atribuições regimentais, vem à presença do Plenário apresentar a presente MOÇÃO DE APELO, a ser encaminhada ao Chefe do Poder Executivo Municipal, à Secretaria Municipal de Infraestrutura e Mobilidade Urbana e aos demais órgãos competentes do Município de Rio do Sul, para que sejam intensificados os investimentos, projetos, fiscalizações e ações voltadas à melhoria da mobilidade urbana, especialmente no que se refere à acessibilidade e adequação das calçadas para pessoas cadeirantes e com mobilidade reduzida.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Theo Souto</t>
   </si>
   <si>
     <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/14/mocao_apelo_camara_mirim_ribeiroes_pontes_theo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO ao Excelentíssimo Senhor Prefeito Municipal, para que determine ao setor competente da Administração Municipal a prestação de informações acerca da situação dos ribeirões e das pontes existentes no município de Rio do Sul.</t>
   </si>
   <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Eduardo Luz, Guilherme Stock, Helena de Souza, Isabelli Livramento, José, Luísa Viviani Corrêa, Nathalia Stuepp, Sofia, Theo Souto, Valentina Feuser</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/34/mocao_aplausos_mafeking.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Grupo Escoteiro Mafeking – 56/SC, entidade que há 46 anos contribui de forma significativa para a formação de crianças, adolescentes e jovens de nosso município.</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/1/indicacao_camara_mirim_horarios_escolas.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo Municipal que determine às Secretarias de Educação e Administração bem como Procuradoria Municipal, que façam estudos, para viabilizar o escalonamento de horários das atividades escolares e comerciais no município, com o objetivo de reduzir os impactos do trânsito nos horários de pico.</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/4/indicacao.11.05.26.cadeirante.pdf</t>
   </si>
   <si>
     <t>Que o Prefeito determine à Secretaria de Infraestrutura, junto a Divisão de Trânsito e Mobilidade Urbana, com efetivação e urgência, a realização de adequações nas vagas destinadas às pessoas cadeirantes e com deficiência física no Município de Rio do Sul.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Valentina Feuser</t>
   </si>
   <si>
     <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/5/indicacao_escolinha_de_transito.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo Municipal por meio da secretaria competente, a realização de estudos para a criação de uma Escolinha de Trânsito no Município de Rio do Sul, voltada aos alunos das séries iniciais até as séries finais da rede municipal de ensino, com apoio da Guarda Municipal.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/6/indicacao_camara_mirim_jose_milano.tarifa.de.onibus_11.05.2026.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo Municipal que determine à Secretaria Responsável que façam estudos sobre a integração da tarifa de ônibus sem necessidade do cartão digital.</t>
@@ -309,69 +321,360 @@
   <si>
     <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/24/indicacao_camara_mirim_pet_cidadao_nos_abrigos_e_bem-estar_animal.pdf</t>
   </si>
   <si>
     <t>REQUER: Ao Prefeito, que crie o Protocolo “Pet Cidadão nos Abrigos” e Bem-Estar Animal.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/26/indicacao_camara_mirim_protocolo_hibrido_de_alimentacao_e_monitoramento_digital.pdf</t>
   </si>
   <si>
     <t>REQUER: Ao Prefeito, que instale um Protocolo Híbrido de Alimentação e Monitoramento Digital (Prioridade Máxima e Inclusão)</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/27/indicacao_42026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio dos setores competentes, estude a viabilidade de instituir o Programa "Primeira Linha de Proteção", destinado à prevenção dos prejuízos causados por enchentes nas áreas de maior risco do município, contemplando a identificação prévia das ruas mais suscetíveis a alagamentos, a prestação de auxílio às famílias na retirada preventiva de móveis, eletrodomésticos, documentos e outros bens essenciais antes da ocorrência das enchentes, bem como o transporte e armazenamento temporário desses pertences em locais seguros até que seja autorizada a sua devolução às residências.</t>
   </si>
   <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/29/indicacao_52026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, incentive e fortaleça o desenvolvimento de ações voltadas ao Projeto de Vida nas escolas da rede municipal de ensino, promovendo atividades que estimulem o autoconhecimento, a construção de objetivos, o protagonismo, a cidadania e o desenvolvimento pessoal dos estudantes.</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/30/indicacao_camara_mirim_summit_estudantes_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal, por meio da Secretaria de Desenvolvimento Econômico, estude a viabilidade de criar e realizar anualmente um Summit Municipal de Empreendedorismo e Inovação, destinado a estudantes com idade entre 13 e 18 anos, das redes pública e privada de ensino do Município e, mediante parcerias, da região.</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/31/indicacao_camara_mirim_contorno_viario_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal, que envide esforços junto aos órgãos competentes dos Governos Estadual e Federal para solicitar a priorização do projeto e da execução do Contorno Viário Aurora–Rio do Sul, considerando sua relevância estratégica para a mobilidade, a logística e o desenvolvimento econômico de toda a região.</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/32/indicacao_camara_mirim_portal_jovem_aprendiz_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal, por meio da Secretaria de Desenvolvimento Econômico, que estude a viabilidade da criação e disponibilização de um Portal Municipal de Vagas de Jovem Aprendiz, destinado a centralizar, divulgar e facilitar o acesso dos jovens do município às oportunidades de aprendizagem oferecidas por empresas locais.</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/33/indicacao_camara_mirim_caminhos_do_campo_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal, por meio das secretarias e órgãos competentes, envide esforços para promover a adesão do Município de Rio do Sul ao Programa “Caminhos do Campo”, desenvolvido pela Associação dos Municípios do Alto Vale do Itajaí – AMAVI, bem como incentive e viabilize a inserção das propriedades rurais do município no referido programa.</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Isabelli Livramento</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/35/indicacao_camara_semana_jovem_empreendedor_isabelli.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal de Educação e Secretaria Municipal de Desenvolvimento Econômico, que sejam realizados estudos e adotadas as providências necessárias para a instituição da “Semana Municipal do Jovem Empreendedor” no calendário escolar da Rede Municipal de Ensino, a ser realizada anualmente, preferencialmente na primeira semana do mês de outubro.</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/36/indicacao_camara_mirim_vitrine_jovem_isabelli.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal de Desenvolvimento Econômico, estude a viabilidade de criação do programa “Vitrine Jovem”, que consistente na disponibilização de espaço digital gratuito, no site oficial da Prefeitura ou em aplicativo municipal existente, destinado à divulgação de ideias, projetos, produtos, serviços, negócios e startups desenvolvidos por jovens e estudantes do Município de Rio do Sul.</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/37/indicacao_camara_mirim_feira_empreendedorismo_isabelli.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal de Desenvolvimento Econômico e demais órgãos competentes, estude a viabilidade de criação e realização anual da “Feira de Empreendedorismo Mirim”, destinada à participação dos alunos da rede municipal de ensino, em espaço público de fácil acesso à comunidade.</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/38/indicacao_camara_mirim_programa_troca_theo.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que, por meio das secretarias e órgãos competentes, estude a viabilidade e envide esforços para a criação e implantação do Programa TROCA+ – Rede Jovem de Conhecimento e Talentos de Rio do Sul, inicialmente em caráter de projeto-piloto, com posterior possibilidade de ampliação para as demais instituições de ensino do Município.</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/39/indicacao_camara_mirim_escola_jovem_empreendedor_valentina.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que, por intermédio da Secretaria Municipal Desenvolvimento Econômico, que estude a possibilidade de criação e implantação do programa “Escola do Jovem Empreendedor”, destinado especialmente aos estudantes do 9º ano da Rede Pública Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Vitor Helmann</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/40/indicacao_camara_mirim_competicao_futsal_vitor.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal de Esporte e Lazer, para que sejam realizados estudos visando à criação do Campeonato Municipal de Futsal de Base de Rio do Sul, contemplando as categorias Sub-11, Sub-13, Sub-15 e Sub-17.</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/41/indicacao_camara_mirim_programa_movimenta_rio_do_sul_vitor.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal de Esporte, a criação do Programa “Movimenta Rio do Sul: Esporte Noturno e Juventude Protegida”, com o objetivo de utilizar o esporte, o lazer e a ocupação dos espaços públicos como instrumentos de inclusão social, convivência comunitária, promoção da saúde e prevenção ao uso de drogas.</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/42/indicacao_camara_mirim_projeto_esporte_e_cidadania_vitor.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal de Esporte, estude a viabilidade de criação do Projeto “Esporte e Cidadania”, destinado a integrar a prática de atividades esportivas com palestras, rodas de conversa e ações educativas nas escolas municipais de Rio do Sul, incentivando a formação cidadã dos estudantes e a prevenção de situações de risco.</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/43/indicacao_camara_mirim_protocolo_seguranca_esporte_vitor.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal de Esporte, para que sejam realizados estudos visando à criação e implementação de um Protocolo Municipal de Segurança no Esporte, destinado a ampliar a segurança dos atletas e participantes durante campeonatos e eventos esportivos realizados, ofertados ou apoiados pelo Município de Rio do Sul.</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/44/indicacao_camara_mirim_reforma_quadras_equipamentos_vitor.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal de Esporte e Lazer e bem como Secretaria Municipal de Educação, para que sejam realizados estudos e adotadas as providências necessárias visando à melhoria da infraestrutura das quadras e ginásios esportivos, bem como à renovação dos equipamentos e materiais esportivos disponíveis nas escolas e demais espaços esportivos municipais de Rio do Sul.</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Nathalia Stuepp</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/45/indicacao_camara_mirim_ampliacao_modalidades_educacao_fisica_nathalia.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal de Educação, da Fundação Municipal de Desportos e demais órgãos_x000D_
+competentes, estude a viabilidade de ampliar e diversificar a oferta e o incentivo à prática esportiva nas escolas municipais de Rio do Sul, possibilitando aos estudantes o contato com diferentes modalidades esportivas, além daquelas tradicionalmente praticadas no ambiente escolar.</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/47/indicacao_camara_mirim_professor2_educacao_fisica_nathalia.pdf</t>
+  </si>
+  <si>
+    <t>Propõe a criação de um projeto para disponibilizar “Professor 2” de Educação Física nas escolas municipais, com o objetivo de auxiliar os_x000D_
+professores durante as atividades e garantir uma maior inclusão de alunos com deficiência (PCDs) e alunos autistas nas aulas e práticas desportivas.</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/48/indicacao_camara_mirim_camera_seguranca_parque_rua_xv_novembro_nathalia.pdf</t>
+  </si>
+  <si>
+    <t>Propõe a implantação de câmeras de segurança no Parque da Rua XV de Novembro, localizado em frente à Escola de Educação Básica_x000D_
+Paulo Cordeiro, em Rio do Sul, com o objetivo de ampliar a segurança dos estudantes, funcionários e demais pessoas que utilizam o espaço.</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>Eduardo Luz</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/49/indicacao_camara_mirim_competicao_tenis_mesa.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal de Esporte e Lazer, para que sejam realizados estudos visando à criação do Projeto Municipal de Incentivo ao Tênis de Mesa nas escolas da Rede Municipal de Ensino de Rio do Sul, com a instalação de mesas, disponibilização de equipamentos esportivos e participação de atletas e bolsistas da SEMEL nas atividades.</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/50/projeto_merito_educacional_franz_koberstein.pdf</t>
+  </si>
+  <si>
+    <t>À Mesa Diretora da Câmara Municipal de Rio do Sul que seja apresentado Projeto de Resolução destinado a instituir, no âmbito do Poder Legislativo Municipal, o “Prêmio Mérito Educacional Professor Franz Koberstein”, destinado ao reconhecimento e à valorização dos professores que atuam nas instituições de ensino do Município de Rio do Sul.</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/51/indicacao_camara_mirim_restauracao_equipamentos_esporte_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal, por meio das secretarias e órgãos competentes, realize estudos técnicos com o objetivo de identificar a demanda existente por espaços, equipamentos e estruturas destinadas à prática esportiva e ao lazer nos diferentes bairros de Rio do Sul.</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/52/indicacao_camara_mirim_mes_peneiras_helena.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal de Esporte e Lazer, para que sejam realizados estudos visando à criação e implementação do Projeto "Mês das Peneiras Escolares de Rio do Sul", voltado à integração esportiva, revelação de talentos e promoção do esporte de rendimento nas redes de ensino do município.</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/53/indicacao_camara_mirim_mulher_consciente_e_segura_helena.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal de Esporte e Lazer, Secretaria Municipal de Assistência Social e Habitação e à Guarda Municipal  para que sejam realizados estudos visando à criação e implementação do Projeto "Mulher Consciente &amp; Segura: Prevenção, Direitos e Defesa Pessoal", voltado à conscientização sobre direitos, prevenção à violência e capacitação em técnicas preventivas de defesa pessoal para as mulheres de Rio do Sul.</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/54/indicacao_camara_mirim_projeto_resgate_bolao_bocha_helena.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal de Esporte e Lazer, Secretaria Municipal de Educação para que sejam realizados estudos visando à criação e implementação do Projeto de Resgate Cultural e Incentivo às Escolinhas de Bocha e Bolão de Rio do Sul, a ser viabilizado por meio de Parceria Público-Privada (PPP) entre o Município e os clubes ou associações esportivas locais, visando ao fomento esportivo, à formação de novos talentos e à preservação da tradição do município nessas modalidades.</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/55/indicacao_camara_mirim_programa_auditagem_helena.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal de Esporte e Lazer, Secretaria Municipal de Educação para que sejam realizados estudos visando à criação e implementação do Programa Municipal de Auditagem, Renovação de Materiais Esportivos e Manutenção de Ginásios e Quadras da Rede Pública de Rio do Sul.</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/56/indicacao_camara_mirim_programa_capacitacao_tecnica_prossificionalizante_helena.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal competente que sejam realizados estudos de viabilidade e, posteriormente, adotadas as providências necessárias para a criação e implementação de um Programa de Capacitação Técnica e Profissionalizante Prática, destinado à oferta de cursos de curta duração, com forte componente prático e alinhados às necessidades do mercado de trabalho local.</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/57/indicacao_62026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo, por meio da Secretaria Municipal de Esporte e Lazer, realize um estudo para a ampliação, revitalização e modernização das quadras esportivas comunitárias e escolares de Rio do Sul.</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/58/indicacao_camara_mirim_programa_teativo_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal, por meio da Secretaria Municipal de Esporte e Lazer bem como a Secretaria Municipal de Educação e órgãos competentes, que realize estudos técnicos de demanda, viabilidade técnica e financeira para a implantação de um núcleo do Programa TEAtivo no Município de Rio do Sul, bem como a adoção de medidas de capacitação dos profissionais da educação para o atendimento esportivo e educacional de pessoas neurodivergentes.</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/59/indicacao_camara_mirim_circuito_ciclismo_atletismo_xadrez_guilherme.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal, por meio da Secretaria Municipal de Esporte e Lazer bem como a Secretaria Municipal de Educação e órgãos competentes, que sejam realizados estudos e adotadas as providências necessárias para a estruturação e ampliação de um circuito regular de campeonatos municipais nas modalidades de Ciclismo, Atletismo e Xadrez, com especial incentivo à participação de crianças e adolescentes.</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/60/indicacao_camara_mirim_pista_atletismo_jose.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal de Esporte e Lazer, seja construída uma pista de atletismo sintética destinada à prática esportiva, ao treinamento e ao lazer da população do município de Rio do Sul.</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/8/temas_sessoes_vereadores_mirins.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Mirins abaixo subscritos, no uso de suas atribuições regimentais e na qualidade de representantes da Mesa Diretora da Câmara Mirim de Rio do Sul, vêm, respeitosamente, apresentar o calendário oficial das Sessões Ordinárias da Câmara Mirim, bem como as temáticas que serão desenvolvidas e debatidas ao longo de cada sessão legislativa.</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/25/requerimento_alteracao_sessao_agosto_escoteiros_oficio_anexo.pdf</t>
   </si>
   <si>
     <t>Solicita deliberação do Plenário acerca da alteração da data da Sessão Ordinária da Câmara Mirim.</t>
+  </si>
+  <si>
+    <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/46/requerimento_alteracao_sessao_outubro.pdf</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>Ato da Mesa Diretora</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
     <t>http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/9/regimento_interno_camara_mirim_de_rio_do_sul_-_versao_final.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Mirim do Município de Rio do Sul.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -690,67 +993,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/18/2026_001_plo_mirim_guilherme_e_jose.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/28/2026_002_plo_mirim_lagoas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/2/mocao_apelo_camara_mirim_audiencia_publica_transito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/3/mocao_vereadora_mirim_11_05_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/14/mocao_apelo_camara_mirim_ribeiroes_pontes_theo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/1/indicacao_camara_mirim_horarios_escolas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/4/indicacao.11.05.26.cadeirante.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/5/indicacao_escolinha_de_transito.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/6/indicacao_camara_mirim_jose_milano.tarifa.de.onibus_11.05.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/7/indicacao_camara_mirim_jose_milano.mobilidade.urbana_11.05.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/10/indicacao_vereadora_mirim_placa_solar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/11/indicacao_12026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/12/indicacao_22026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/13/indicacao_incentivo_a_destinacao_correta_de_residuos_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/15/indicacao_camara_mirim_turismo_rios_theo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/16/indicacao_32026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/17/indicacao_camara_mirim_divulgacao_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/19/indicacao_camara_mirim_mini_estacao_meterologica_valentina.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/20/indicacao_camara_mirim_deposito_material_cheias_guilherme.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/21/indicacao_camara_mirim_planejamento_executivo_guilherme.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/22/indicacao_camara_mirim_divulgacao_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/23/indicacao_camara_mirim_celula_medica_avancada_e_logistica_de_guerra_da_saude.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/24/indicacao_camara_mirim_pet_cidadao_nos_abrigos_e_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/26/indicacao_camara_mirim_protocolo_hibrido_de_alimentacao_e_monitoramento_digital.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/27/indicacao_42026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/8/temas_sessoes_vereadores_mirins.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/25/requerimento_alteracao_sessao_agosto_escoteiros_oficio_anexo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/9/regimento_interno_camara_mirim_de_rio_do_sul_-_versao_final.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/18/2026_001_plo_mirim_guilherme_e_jose.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/28/2026_002_plo_mirim_lagoas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/2/mocao_apelo_camara_mirim_audiencia_publica_transito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/3/mocao_vereadora_mirim_11_05_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/14/mocao_apelo_camara_mirim_ribeiroes_pontes_theo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/34/mocao_aplausos_mafeking.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/1/indicacao_camara_mirim_horarios_escolas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/4/indicacao.11.05.26.cadeirante.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/5/indicacao_escolinha_de_transito.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/6/indicacao_camara_mirim_jose_milano.tarifa.de.onibus_11.05.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/7/indicacao_camara_mirim_jose_milano.mobilidade.urbana_11.05.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/10/indicacao_vereadora_mirim_placa_solar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/11/indicacao_12026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/12/indicacao_22026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/13/indicacao_incentivo_a_destinacao_correta_de_residuos_reciclaveis.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/15/indicacao_camara_mirim_turismo_rios_theo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/16/indicacao_32026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/17/indicacao_camara_mirim_divulgacao_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/19/indicacao_camara_mirim_mini_estacao_meterologica_valentina.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/20/indicacao_camara_mirim_deposito_material_cheias_guilherme.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/21/indicacao_camara_mirim_planejamento_executivo_guilherme.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/22/indicacao_camara_mirim_divulgacao_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/23/indicacao_camara_mirim_celula_medica_avancada_e_logistica_de_guerra_da_saude.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/24/indicacao_camara_mirim_pet_cidadao_nos_abrigos_e_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/26/indicacao_camara_mirim_protocolo_hibrido_de_alimentacao_e_monitoramento_digital.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/27/indicacao_42026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/29/indicacao_52026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/30/indicacao_camara_mirim_summit_estudantes_guilherme.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/31/indicacao_camara_mirim_contorno_viario_guilherme.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/32/indicacao_camara_mirim_portal_jovem_aprendiz_guilherme.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/33/indicacao_camara_mirim_caminhos_do_campo_guilherme.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/35/indicacao_camara_semana_jovem_empreendedor_isabelli.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/36/indicacao_camara_mirim_vitrine_jovem_isabelli.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/37/indicacao_camara_mirim_feira_empreendedorismo_isabelli.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/38/indicacao_camara_mirim_programa_troca_theo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/39/indicacao_camara_mirim_escola_jovem_empreendedor_valentina.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/40/indicacao_camara_mirim_competicao_futsal_vitor.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/41/indicacao_camara_mirim_programa_movimenta_rio_do_sul_vitor.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/42/indicacao_camara_mirim_projeto_esporte_e_cidadania_vitor.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/43/indicacao_camara_mirim_protocolo_seguranca_esporte_vitor.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/44/indicacao_camara_mirim_reforma_quadras_equipamentos_vitor.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/45/indicacao_camara_mirim_ampliacao_modalidades_educacao_fisica_nathalia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/47/indicacao_camara_mirim_professor2_educacao_fisica_nathalia.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/48/indicacao_camara_mirim_camera_seguranca_parque_rua_xv_novembro_nathalia.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/49/indicacao_camara_mirim_competicao_tenis_mesa.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/50/projeto_merito_educacional_franz_koberstein.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/51/indicacao_camara_mirim_restauracao_equipamentos_esporte_guilherme.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/52/indicacao_camara_mirim_mes_peneiras_helena.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/53/indicacao_camara_mirim_mulher_consciente_e_segura_helena.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/54/indicacao_camara_mirim_projeto_resgate_bolao_bocha_helena.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/55/indicacao_camara_mirim_programa_auditagem_helena.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/56/indicacao_camara_mirim_programa_capacitacao_tecnica_prossificionalizante_helena.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/57/indicacao_62026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/58/indicacao_camara_mirim_programa_teativo_guilherme.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/59/indicacao_camara_mirim_circuito_ciclismo_atletismo_xadrez_guilherme.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/60/indicacao_camara_mirim_pista_atletismo_jose.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/8/temas_sessoes_vereadores_mirins.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/25/requerimento_alteracao_sessao_agosto_escoteiros_oficio_anexo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/46/requerimento_alteracao_sessao_outubro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saplmirim.camarariodosul.sc.gov.br/media/sapl/public/materialegislativa/2026/9/regimento_interno_camara_mirim_de_rio_do_sul_-_versao_final.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H29"/>
+  <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="20.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="131.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="162.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -869,676 +1172,1540 @@
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>22</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="F7" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F12" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F13" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H13" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H14" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F15" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H15" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F16" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D17" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F17" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>58</v>
       </c>
       <c r="D18" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E18" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F18" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>62</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F19" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F20" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="D21" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E21" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F21" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H21" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D22" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E22" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F22" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D23" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E23" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F23" t="s">
         <v>27</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H23" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="D24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E24" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F24" t="s">
         <v>27</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H24" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="D25" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E25" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F25" t="s">
         <v>27</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H25" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D26" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E26" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F26" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>82</v>
+      </c>
+      <c r="D27" t="s">
+        <v>39</v>
+      </c>
+      <c r="E27" t="s">
+        <v>40</v>
+      </c>
+      <c r="F27" t="s">
         <v>59</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H27" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>103</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>17</v>
+        <v>85</v>
       </c>
       <c r="D28" t="s">
-        <v>99</v>
+        <v>39</v>
       </c>
       <c r="E28" t="s">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="F28" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H28" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>106</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>88</v>
+      </c>
+      <c r="D29" t="s">
+        <v>39</v>
+      </c>
+      <c r="E29" t="s">
+        <v>40</v>
+      </c>
+      <c r="F29" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H29" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>109</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>91</v>
+      </c>
+      <c r="D30" t="s">
+        <v>39</v>
+      </c>
+      <c r="E30" t="s">
+        <v>40</v>
+      </c>
+      <c r="F30" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H30" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>112</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>94</v>
+      </c>
+      <c r="D31" t="s">
+        <v>39</v>
+      </c>
+      <c r="E31" t="s">
+        <v>40</v>
+      </c>
+      <c r="F31" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H31" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>115</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>116</v>
+      </c>
+      <c r="D32" t="s">
+        <v>39</v>
+      </c>
+      <c r="E32" t="s">
+        <v>40</v>
+      </c>
+      <c r="F32" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H32" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>119</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>97</v>
+      </c>
+      <c r="D33" t="s">
+        <v>39</v>
+      </c>
+      <c r="E33" t="s">
+        <v>40</v>
+      </c>
+      <c r="F33" t="s">
+        <v>120</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H33" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>123</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>100</v>
+      </c>
+      <c r="D34" t="s">
+        <v>39</v>
+      </c>
+      <c r="E34" t="s">
+        <v>40</v>
+      </c>
+      <c r="F34" t="s">
+        <v>120</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H34" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>126</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" t="s">
+        <v>39</v>
+      </c>
+      <c r="E35" t="s">
+        <v>40</v>
+      </c>
+      <c r="F35" t="s">
+        <v>120</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H35" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>129</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>103</v>
+      </c>
+      <c r="D36" t="s">
+        <v>39</v>
+      </c>
+      <c r="E36" t="s">
+        <v>40</v>
+      </c>
+      <c r="F36" t="s">
+        <v>31</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H36" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>132</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>106</v>
+      </c>
+      <c r="D37" t="s">
+        <v>39</v>
+      </c>
+      <c r="E37" t="s">
+        <v>40</v>
+      </c>
+      <c r="F37" t="s">
+        <v>46</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H37" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>135</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>109</v>
+      </c>
+      <c r="D38" t="s">
+        <v>39</v>
+      </c>
+      <c r="E38" t="s">
+        <v>40</v>
+      </c>
+      <c r="F38" t="s">
+        <v>136</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H38" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>139</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>112</v>
+      </c>
+      <c r="D39" t="s">
+        <v>39</v>
+      </c>
+      <c r="E39" t="s">
+        <v>40</v>
+      </c>
+      <c r="F39" t="s">
+        <v>136</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H39" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>142</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>115</v>
+      </c>
+      <c r="D40" t="s">
+        <v>39</v>
+      </c>
+      <c r="E40" t="s">
+        <v>40</v>
+      </c>
+      <c r="F40" t="s">
+        <v>136</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H40" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>145</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>34</v>
+      </c>
+      <c r="D41" t="s">
+        <v>39</v>
+      </c>
+      <c r="E41" t="s">
+        <v>40</v>
+      </c>
+      <c r="F41" t="s">
+        <v>136</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H41" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>148</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>119</v>
+      </c>
+      <c r="D42" t="s">
+        <v>39</v>
+      </c>
+      <c r="E42" t="s">
+        <v>40</v>
+      </c>
+      <c r="F42" t="s">
+        <v>136</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H42" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>151</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>123</v>
+      </c>
+      <c r="D43" t="s">
+        <v>39</v>
+      </c>
+      <c r="E43" t="s">
+        <v>40</v>
+      </c>
+      <c r="F43" t="s">
+        <v>152</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H43" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>155</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>126</v>
+      </c>
+      <c r="D44" t="s">
+        <v>39</v>
+      </c>
+      <c r="E44" t="s">
+        <v>40</v>
+      </c>
+      <c r="F44" t="s">
+        <v>152</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H44" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>158</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>129</v>
+      </c>
+      <c r="D45" t="s">
+        <v>39</v>
+      </c>
+      <c r="E45" t="s">
+        <v>40</v>
+      </c>
+      <c r="F45" t="s">
+        <v>152</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H45" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>161</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>132</v>
+      </c>
+      <c r="D46" t="s">
+        <v>39</v>
+      </c>
+      <c r="E46" t="s">
+        <v>40</v>
+      </c>
+      <c r="F46" t="s">
+        <v>162</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H46" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>165</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>135</v>
+      </c>
+      <c r="D47" t="s">
+        <v>39</v>
+      </c>
+      <c r="E47" t="s">
+        <v>40</v>
+      </c>
+      <c r="F47" t="s">
+        <v>23</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H47" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>168</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>139</v>
+      </c>
+      <c r="D48" t="s">
+        <v>39</v>
+      </c>
+      <c r="E48" t="s">
+        <v>40</v>
+      </c>
+      <c r="F48" t="s">
+        <v>23</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H48" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>171</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>142</v>
+      </c>
+      <c r="D49" t="s">
+        <v>39</v>
+      </c>
+      <c r="E49" t="s">
+        <v>40</v>
+      </c>
+      <c r="F49" t="s">
+        <v>27</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H49" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>174</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>145</v>
+      </c>
+      <c r="D50" t="s">
+        <v>39</v>
+      </c>
+      <c r="E50" t="s">
+        <v>40</v>
+      </c>
+      <c r="F50" t="s">
+        <v>27</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H50" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>177</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>148</v>
+      </c>
+      <c r="D51" t="s">
+        <v>39</v>
+      </c>
+      <c r="E51" t="s">
+        <v>40</v>
+      </c>
+      <c r="F51" t="s">
+        <v>27</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H51" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>180</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>151</v>
+      </c>
+      <c r="D52" t="s">
+        <v>39</v>
+      </c>
+      <c r="E52" t="s">
+        <v>40</v>
+      </c>
+      <c r="F52" t="s">
+        <v>27</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H52" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>183</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>184</v>
+      </c>
+      <c r="D53" t="s">
+        <v>39</v>
+      </c>
+      <c r="E53" t="s">
+        <v>40</v>
+      </c>
+      <c r="F53" t="s">
+        <v>27</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H53" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>187</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>155</v>
+      </c>
+      <c r="D54" t="s">
+        <v>39</v>
+      </c>
+      <c r="E54" t="s">
+        <v>40</v>
+      </c>
+      <c r="F54" t="s">
+        <v>59</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H54" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>190</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>158</v>
+      </c>
+      <c r="D55" t="s">
+        <v>39</v>
+      </c>
+      <c r="E55" t="s">
+        <v>40</v>
+      </c>
+      <c r="F55" t="s">
+        <v>23</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H55" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>193</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>161</v>
+      </c>
+      <c r="D56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E56" t="s">
+        <v>40</v>
+      </c>
+      <c r="F56" t="s">
+        <v>23</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H56" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>196</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>165</v>
+      </c>
+      <c r="D57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E57" t="s">
+        <v>40</v>
+      </c>
+      <c r="F57" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H57" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
         <v>63</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
         <v>10</v>
       </c>
-      <c r="D29" t="s">
-[...12 lines deleted...]
-        <v>110</v>
+      <c r="D58" t="s">
+        <v>199</v>
+      </c>
+      <c r="E58" t="s">
+        <v>200</v>
+      </c>
+      <c r="F58" t="s">
+        <v>23</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H58" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>116</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>17</v>
+      </c>
+      <c r="D59" t="s">
+        <v>199</v>
+      </c>
+      <c r="E59" t="s">
+        <v>200</v>
+      </c>
+      <c r="F59" t="s">
+        <v>23</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H59" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>184</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>26</v>
+      </c>
+      <c r="D60" t="s">
+        <v>199</v>
+      </c>
+      <c r="E60" t="s">
+        <v>200</v>
+      </c>
+      <c r="F60" t="s">
+        <v>23</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H60" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>67</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" t="s">
+        <v>206</v>
+      </c>
+      <c r="E61" t="s">
+        <v>207</v>
+      </c>
+      <c r="F61" t="s">
+        <v>208</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H61" t="s">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>